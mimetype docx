--- v0 (2025-10-08)
+++ v1 (2026-10-24)
@@ -1,47 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="387"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -712,169 +713,169 @@
             <w:tblPr>
               <w:tblW w:w="8083" w:type="dxa"/>
               <w:tblInd w:w="1129" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2123"/>
               <w:gridCol w:w="5960"/>
             </w:tblGrid>
             <w:tr w:rsidR="0080155B" w14:paraId="02633EF5" w14:textId="1F53613D" w:rsidTr="0080155B">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2123" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00C9629A">
+                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00ED148D">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Received: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00C9629A">
+                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00ED148D">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revised: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00C9629A">
+                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00ED148D">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>Accepted:</w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>---</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5960" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CC61862" w14:textId="0BDA9331" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00C9629A">
+                <w:p w14:paraId="5CC61862" w14:textId="0BDA9331" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00ED148D">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">LastName, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t>Initial First Name</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -1304,50 +1305,51 @@
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> cm margin at the top, </w:t>
       </w:r>
       <w:r w:rsidR="00B63700" w:rsidRPr="00D14B7A">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> cm margin at the bottom of the page, </w:t>
       </w:r>
       <w:r w:rsidR="00B63700" w:rsidRPr="00D14B7A">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004A5A5D" w:rsidRPr="00D14B7A">
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> cm on both right and left sides. Please write your paper using Microsoft Office Word.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F395FDA" w14:textId="5E3AA3E1" w:rsidR="00707D42" w:rsidRPr="00D14B7A" w:rsidRDefault="00707D42" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING20"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
+        <w:lastRenderedPageBreak/>
         <w:t>1.1</w:t>
       </w:r>
       <w:r w:rsidR="00476274" w:rsidRPr="00D14B7A">
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17453">
         <w:t>Figures</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> and Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171F0AA9" w14:textId="4B6D604E" w:rsidR="00707D42" w:rsidRPr="00D14B7A" w:rsidRDefault="00707D42" w:rsidP="00994A5B">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rStyle w:val="BODYChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Figures and Tables should be placed as close as possible to where they are cited. Captions should be </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F7E2D" w:rsidRPr="00D14B7A">
         <w:rPr>
@@ -1374,58 +1376,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004F7E2D" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rStyle w:val="BODYChar"/>
         </w:rPr>
         <w:t xml:space="preserve">bold, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rStyle w:val="BODYChar"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00994A5B" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rStyle w:val="BODYChar"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rStyle w:val="BODYChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">sentence case. Figures and Tables should be numbered separately and </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">consecutively. </w:t>
+        <w:t xml:space="preserve">sentence case. Figures and Tables should be numbered separately and consecutively. </w:t>
       </w:r>
       <w:r w:rsidR="00994A5B" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rStyle w:val="BODYChar"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rStyle w:val="BODYChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> captions should</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>be center-aligned below the figures, and table captions should be center-aligned above the table body.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE8AE6B" w14:textId="20EAD528" w:rsidR="00707D42" w:rsidRPr="00D14B7A" w:rsidRDefault="00707D42" w:rsidP="003D7CE9">
@@ -2138,51 +2133,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="3480" w:dyaOrig="1320" w14:anchorId="3888342F">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:174pt;height:66pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1816870587" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1853501239" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FCACAE2" w14:textId="77777777" w:rsidR="008A6FE0" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="008A6FE0">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
@@ -2205,51 +2200,51 @@
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>Where</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707AD7F3" w14:textId="4C57E48B" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00AB10AC" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3180">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-8"/>
         </w:rPr>
         <w:object w:dxaOrig="1260" w:dyaOrig="260" w14:anchorId="2F38B3EA">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.2pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1816870588" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1853501240" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>, and b is a number greater than 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BB6796" w14:textId="563FC147" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="001812AF">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Be sure that the symbols in your equation have been defined before the equation appears or immediately following. Each equation </w:t>
       </w:r>
       <w:r w:rsidR="001812AF" w:rsidRPr="00D14B7A">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> be written by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C40F9F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MathType</w:t>
@@ -2259,65 +2254,65 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">in specified style as shown in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Eq. (1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE60FAE" w14:textId="7B94867A" w:rsidR="001812AF" w:rsidRPr="00D14B7A" w:rsidRDefault="00A148E5" w:rsidP="00A148E5">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:ind w:right="824"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="008A6FE0">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>or all equations produced by the Equation Tool, it is required to use the Cambria Math font with a font size of 10 pt. for in-text and 11 pt. for numbered equations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3781A4F5" w14:textId="7D79E3BD" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Acknowledgments </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5C8BFD" w14:textId="54C0FE11" w:rsidR="006155BA" w:rsidRPr="00D14B7A" w:rsidRDefault="006155BA" w:rsidP="006155BA">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>Acknowledgements enable you to thank all those who have helped in carrying out the research. Careful thought needs to be given concerning those whose help should be acknowledged and in what order. The general advice is to express your appreciation in a concise manner and to avoid strong emotive language</w:t>
       </w:r>
       <w:r w:rsidR="008072E9" w:rsidRPr="00D14B7A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADFA340" w14:textId="4D91A522" w:rsidR="008072E9" w:rsidRPr="00D14B7A" w:rsidRDefault="008072E9" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>Contributaion</w:t>
       </w:r>
@@ -2556,55 +2551,52 @@
       <w:r w:rsidRPr="00BD5755">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://csl.mendeley.com/styles/699351941/REA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:t>" into the "Download Style" box, then proceed to download it. Once done, click 'Done'.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47812C62" w14:textId="77777777" w:rsidR="00BD5755" w:rsidRPr="00BD5755" w:rsidRDefault="00BD5755" w:rsidP="00BD5755">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="993" w:right="966"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD5755">
-        <w:t xml:space="preserve">In the latest version of Mendeley, install the Mendeley cite Plugin, click on Citation Settings-&gt;Change citation style-&gt; add a custom style. Then Copy and paste the following link: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD5755">
         <w:lastRenderedPageBreak/>
-        <w:t>"</w:t>
+        <w:t>In the latest version of Mendeley, install the Mendeley cite Plugin, click on Citation Settings-&gt;Change citation style-&gt; add a custom style. Then Copy and paste the following link: "</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00BD5755">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://csl.mendeley.com/styles/699351941/REA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD5755">
         <w:t xml:space="preserve">" into the box and click the update citation style </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD5755">
         <w:t>botton</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD5755">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15349435" w14:textId="1AE15C5C" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00E95D32" w:rsidP="00E95D32">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:rPr>
@@ -3213,83 +3205,84 @@
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B33E9E" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="272476D3" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67D02E51" w14:textId="77777777" w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidRDefault="006173C9" w:rsidP="00706433">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidSect="00CD4D36">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1021" w:right="737" w:bottom="1021" w:left="737" w:header="850" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62DE3141" w14:textId="77777777" w:rsidR="00D91C62" w:rsidRPr="00FE73CA" w:rsidRDefault="00D91C62" w:rsidP="00FA44F9">
+    <w:p w14:paraId="380363F1" w14:textId="77777777" w:rsidR="004B3144" w:rsidRPr="00FE73CA" w:rsidRDefault="004B3144" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08EDEA54" w14:textId="77777777" w:rsidR="00D91C62" w:rsidRPr="00FE73CA" w:rsidRDefault="00D91C62" w:rsidP="00FA44F9">
+    <w:p w14:paraId="17804D50" w14:textId="77777777" w:rsidR="004B3144" w:rsidRPr="00FE73CA" w:rsidRDefault="004B3144" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75A14B98" w14:textId="77777777" w:rsidR="00D91C62" w:rsidRDefault="00D91C62">
+    <w:p w14:paraId="40FC34B2" w14:textId="77777777" w:rsidR="004B3144" w:rsidRDefault="004B3144">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3475,72 +3468,71 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
-    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
-    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Devanagari">
     <w:altName w:val="Kokila"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -3548,51 +3540,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2CB0AAC9" w14:textId="2DACC4AD" w:rsidR="00E116FE" w:rsidRPr="00C91519" w:rsidRDefault="00E116FE" w:rsidP="007B74CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="100" w:afterAutospacing="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="25"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -3618,80 +3610,76 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2F50F4AC" w14:textId="51891BE8" w:rsidR="009F36F0" w:rsidRPr="00E86428" w:rsidRDefault="00C62754" w:rsidP="00C62754">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="426" w:right="427"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E86428">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="068A3C29">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="13FEB4C2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>327158</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>165100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="142240" cy="143510"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Picture 7" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-                  </pic:cNvPr>
+                  <pic:cNvPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:duotone>
                       <a:schemeClr val="accent3">
                         <a:shade val="45000"/>
                         <a:satMod val="135000"/>
                       </a:schemeClr>
                       <a:prstClr val="white"/>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="142240" cy="143510"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
@@ -3805,51 +3793,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="479D0E07" wp14:editId="327B4478">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>318770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>5715</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="153670" cy="153670"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Picture 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="55" name="DOI_logo.svg.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="153670" cy="153670"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
@@ -3923,51 +3911,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251802624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554358CA" wp14:editId="7AEDC846">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>318770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>74818</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="330835" cy="165100"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="63" name="cc-by.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4" cstate="print">
+                  <a:blip r:embed="rId3" cstate="print">
                     <a:duotone>
                       <a:prstClr val="black"/>
                       <a:schemeClr val="accent3">
                         <a:tint val="45000"/>
                         <a:satMod val="400000"/>
                       </a:schemeClr>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="330835" cy="165100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -4008,68 +3996,68 @@
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>This  article</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20F3E12C" w14:textId="77777777" w:rsidR="00D91C62" w:rsidRPr="00FE73CA" w:rsidRDefault="00D91C62" w:rsidP="00FA44F9">
+    <w:p w14:paraId="337C553C" w14:textId="77777777" w:rsidR="004B3144" w:rsidRPr="00FE73CA" w:rsidRDefault="004B3144" w:rsidP="00FA44F9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E0E782C" w14:textId="77777777" w:rsidR="00D91C62" w:rsidRPr="00FE73CA" w:rsidRDefault="00D91C62" w:rsidP="00FA44F9">
+    <w:p w14:paraId="50AEEA49" w14:textId="77777777" w:rsidR="004B3144" w:rsidRPr="00FE73CA" w:rsidRDefault="004B3144" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22E2C1BE" w14:textId="77777777" w:rsidR="00D91C62" w:rsidRPr="00FE73CA" w:rsidRDefault="00D91C62" w:rsidP="00FA44F9"/>
+    <w:p w14:paraId="0D68305F" w14:textId="77777777" w:rsidR="004B3144" w:rsidRPr="00FE73CA" w:rsidRDefault="004B3144" w:rsidP="00FA44F9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1200926988"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="30B67E5E" w14:textId="01707402" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="9827" w:y="2"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -4475,50 +4463,60 @@
       </w:rPr>
       <w:t>. Mak.</w:t>
     </w:r>
     <w:r w:rsidR="00467536">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>X(x) (xx) x-x</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="54C9F5CF" w14:textId="77777777" w:rsidR="00ED148D" w:rsidRDefault="00ED148D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE6656B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -7509,50 +7507,51 @@
     <w:rsid w:val="00473B14"/>
     <w:rsid w:val="00474357"/>
     <w:rsid w:val="00476274"/>
     <w:rsid w:val="00476ED9"/>
     <w:rsid w:val="004816E6"/>
     <w:rsid w:val="00481A20"/>
     <w:rsid w:val="00481D68"/>
     <w:rsid w:val="00481FD3"/>
     <w:rsid w:val="004856D8"/>
     <w:rsid w:val="00485F9D"/>
     <w:rsid w:val="00491D73"/>
     <w:rsid w:val="00494400"/>
     <w:rsid w:val="00497268"/>
     <w:rsid w:val="004A0516"/>
     <w:rsid w:val="004A12A4"/>
     <w:rsid w:val="004A1B77"/>
     <w:rsid w:val="004A2CE4"/>
     <w:rsid w:val="004A2EEC"/>
     <w:rsid w:val="004A5A5D"/>
     <w:rsid w:val="004A6F46"/>
     <w:rsid w:val="004A70C7"/>
     <w:rsid w:val="004B1417"/>
     <w:rsid w:val="004B28A6"/>
     <w:rsid w:val="004B2AC2"/>
     <w:rsid w:val="004B2BDE"/>
+    <w:rsid w:val="004B3144"/>
     <w:rsid w:val="004B3623"/>
     <w:rsid w:val="004B3954"/>
     <w:rsid w:val="004B3BBF"/>
     <w:rsid w:val="004B4D85"/>
     <w:rsid w:val="004B5E29"/>
     <w:rsid w:val="004B5E60"/>
     <w:rsid w:val="004C012B"/>
     <w:rsid w:val="004C14DC"/>
     <w:rsid w:val="004C1FCD"/>
     <w:rsid w:val="004C22B1"/>
     <w:rsid w:val="004C4603"/>
     <w:rsid w:val="004C5084"/>
     <w:rsid w:val="004D1FF4"/>
     <w:rsid w:val="004E0EBF"/>
     <w:rsid w:val="004E39F0"/>
     <w:rsid w:val="004E7805"/>
     <w:rsid w:val="004F1D26"/>
     <w:rsid w:val="004F358A"/>
     <w:rsid w:val="004F515E"/>
     <w:rsid w:val="004F5B01"/>
     <w:rsid w:val="004F7422"/>
     <w:rsid w:val="004F7E2D"/>
     <w:rsid w:val="0050005A"/>
     <w:rsid w:val="0050447C"/>
     <w:rsid w:val="005047D9"/>
@@ -7829,50 +7828,51 @@
     <w:rsid w:val="007F7A50"/>
     <w:rsid w:val="00800D08"/>
     <w:rsid w:val="0080155B"/>
     <w:rsid w:val="00801CD3"/>
     <w:rsid w:val="00804947"/>
     <w:rsid w:val="008072E9"/>
     <w:rsid w:val="0081102C"/>
     <w:rsid w:val="00811296"/>
     <w:rsid w:val="00812701"/>
     <w:rsid w:val="00813E9C"/>
     <w:rsid w:val="0081415B"/>
     <w:rsid w:val="008155E7"/>
     <w:rsid w:val="00817E8E"/>
     <w:rsid w:val="00817F08"/>
     <w:rsid w:val="00820C6B"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="008308DB"/>
     <w:rsid w:val="0083359E"/>
     <w:rsid w:val="00834CC3"/>
     <w:rsid w:val="0083759A"/>
     <w:rsid w:val="00837F67"/>
     <w:rsid w:val="00841431"/>
     <w:rsid w:val="00844A87"/>
     <w:rsid w:val="00847716"/>
     <w:rsid w:val="00847EEB"/>
+    <w:rsid w:val="00850490"/>
     <w:rsid w:val="0085135A"/>
     <w:rsid w:val="00853700"/>
     <w:rsid w:val="00853C64"/>
     <w:rsid w:val="00854FC5"/>
     <w:rsid w:val="00856A31"/>
     <w:rsid w:val="0085730C"/>
     <w:rsid w:val="0086008D"/>
     <w:rsid w:val="00860A39"/>
     <w:rsid w:val="008620F8"/>
     <w:rsid w:val="00865519"/>
     <w:rsid w:val="00865A3B"/>
     <w:rsid w:val="00866DDA"/>
     <w:rsid w:val="00870F0F"/>
     <w:rsid w:val="00871D00"/>
     <w:rsid w:val="00871EC6"/>
     <w:rsid w:val="00876AC0"/>
     <w:rsid w:val="00876B88"/>
     <w:rsid w:val="00877BF5"/>
     <w:rsid w:val="00880683"/>
     <w:rsid w:val="00880BEA"/>
     <w:rsid w:val="00881593"/>
     <w:rsid w:val="00881645"/>
     <w:rsid w:val="00882702"/>
     <w:rsid w:val="00883FA4"/>
     <w:rsid w:val="00884CBC"/>
@@ -8401,80 +8401,82 @@
     <w:rsid w:val="00E816E2"/>
     <w:rsid w:val="00E85EF7"/>
     <w:rsid w:val="00E86428"/>
     <w:rsid w:val="00E871F1"/>
     <w:rsid w:val="00E87283"/>
     <w:rsid w:val="00E92783"/>
     <w:rsid w:val="00E92C8C"/>
     <w:rsid w:val="00E935C7"/>
     <w:rsid w:val="00E93876"/>
     <w:rsid w:val="00E93CFC"/>
     <w:rsid w:val="00E93E44"/>
     <w:rsid w:val="00E95D32"/>
     <w:rsid w:val="00EA13A0"/>
     <w:rsid w:val="00EA159A"/>
     <w:rsid w:val="00EA199B"/>
     <w:rsid w:val="00EA365F"/>
     <w:rsid w:val="00EA428B"/>
     <w:rsid w:val="00EA5270"/>
     <w:rsid w:val="00EA5455"/>
     <w:rsid w:val="00EB24A2"/>
     <w:rsid w:val="00EB3090"/>
     <w:rsid w:val="00EC7ADC"/>
     <w:rsid w:val="00ED00E1"/>
     <w:rsid w:val="00ED0126"/>
     <w:rsid w:val="00ED0A38"/>
+    <w:rsid w:val="00ED148D"/>
     <w:rsid w:val="00ED7BAC"/>
     <w:rsid w:val="00EE238C"/>
     <w:rsid w:val="00EE5D64"/>
     <w:rsid w:val="00EF0F3B"/>
     <w:rsid w:val="00EF1599"/>
     <w:rsid w:val="00EF1D87"/>
     <w:rsid w:val="00EF51BE"/>
     <w:rsid w:val="00EF54BF"/>
     <w:rsid w:val="00EF72A2"/>
     <w:rsid w:val="00EF7F16"/>
     <w:rsid w:val="00F0114B"/>
     <w:rsid w:val="00F0287A"/>
     <w:rsid w:val="00F02B41"/>
     <w:rsid w:val="00F03118"/>
     <w:rsid w:val="00F0469F"/>
     <w:rsid w:val="00F10389"/>
     <w:rsid w:val="00F161CD"/>
     <w:rsid w:val="00F20B5E"/>
     <w:rsid w:val="00F2181B"/>
     <w:rsid w:val="00F221BC"/>
     <w:rsid w:val="00F313FC"/>
     <w:rsid w:val="00F33B62"/>
     <w:rsid w:val="00F35C9A"/>
     <w:rsid w:val="00F35F62"/>
     <w:rsid w:val="00F376AD"/>
     <w:rsid w:val="00F422E9"/>
     <w:rsid w:val="00F433FC"/>
     <w:rsid w:val="00F458D7"/>
     <w:rsid w:val="00F51409"/>
     <w:rsid w:val="00F534D4"/>
+    <w:rsid w:val="00F54BA7"/>
     <w:rsid w:val="00F5601C"/>
     <w:rsid w:val="00F57F1E"/>
     <w:rsid w:val="00F57FD5"/>
     <w:rsid w:val="00F6069B"/>
     <w:rsid w:val="00F60EAF"/>
     <w:rsid w:val="00F622AA"/>
     <w:rsid w:val="00F62B5D"/>
     <w:rsid w:val="00F63011"/>
     <w:rsid w:val="00F661A9"/>
     <w:rsid w:val="00F66266"/>
     <w:rsid w:val="00F71E65"/>
     <w:rsid w:val="00F738EB"/>
     <w:rsid w:val="00F7412A"/>
     <w:rsid w:val="00F7492E"/>
     <w:rsid w:val="00F750F5"/>
     <w:rsid w:val="00F754CE"/>
     <w:rsid w:val="00F763F8"/>
     <w:rsid w:val="00F835E7"/>
     <w:rsid w:val="00F85582"/>
     <w:rsid w:val="00F86423"/>
     <w:rsid w:val="00F93781"/>
     <w:rsid w:val="00F96DFB"/>
     <w:rsid w:val="00FA0AEC"/>
     <w:rsid w:val="00FA165C"/>
     <w:rsid w:val="00FA2BCF"/>
@@ -21139,55 +21141,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2112122237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10QZBS_E66Z4UTNdP5GhoR5dfsaGe2Jvw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uurtjew-arbqOY2Gz9phWYqzR_ssl7F1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-76810-6_3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18RGWXRr_r2tx6CpUg9c6uV0-S1X9Iu4X/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10QZBS_E66Z4UTNdP5GhoR5dfsaGe2Jvw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uurtjew-arbqOY2Gz9phWYqzR_ssl7F1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-76810-6_3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18RGWXRr_r2tx6CpUg9c6uV0-S1X9Iu4X/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dastam66@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21560,51 +21562,51 @@
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Complexity, uncertainty and mental models: From a paradigm of regulation to a paradigm of emergence in project management</b:Title>
     <b:JournalName>International Journal of Project Management</b:JournalName>
     <b:Year>2017</b:Year>
     <b:Pages>184-197</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B092066-F040-416E-BD8C-1BA31D28BCBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>5</Pages>
   <Words>1502</Words>
   <Characters>8565</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10047</CharactersWithSpaces>